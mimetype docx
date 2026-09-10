--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75DB8EB6" w14:textId="77777777" w:rsidR="00015486" w:rsidRPr="00A44F0D" w:rsidRDefault="00015486" w:rsidP="00AA3FEB">
       <w:pPr>
         <w:pStyle w:val="ArticleTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Title in Title Case: Subheading Included</w:t>
       </w:r>
       <w:r w:rsidR="001A66A4" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00307579" w:rsidRPr="00A44F0D">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="001A66A4" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="00307579" w:rsidRPr="00A44F0D">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="001A66A4" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">ore </w:t>
       </w:r>
       <w:r w:rsidR="00307579" w:rsidRPr="00A44F0D">
         <w:t>T</w:t>
@@ -102,157 +102,163 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A1A31" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Style: </w:t>
       </w:r>
       <w:r w:rsidR="00F464AA" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Article Title)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FEDC40" w14:textId="77777777" w:rsidR="00B65ED7" w:rsidRPr="00A44F0D" w:rsidRDefault="008C736D" w:rsidP="00886BD4">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:r w:rsidR="009F5F2F" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="009F5F2F" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="00C8411B" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:r w:rsidR="009F5F2F" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="00C8411B" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375765" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A35BE7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A1A31" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Style: </w:t>
       </w:r>
       <w:r w:rsidR="00A35BE7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Authors)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065427BE" w14:textId="77777777" w:rsidR="00015486" w:rsidRPr="00A44F0D" w:rsidRDefault="00F46162" w:rsidP="00634790">
       <w:pPr>
         <w:pStyle w:val="AuthorAffiliations"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="36195" distB="36195" distL="36195" distR="36195" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6288FBBB" wp14:editId="4C948E9E">
+              <wp:anchor distT="36195" distB="36195" distL="36195" distR="36195" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6288FBBB" wp14:editId="0A279077">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4657725</wp:posOffset>
+                  <wp:posOffset>4572000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>274955</wp:posOffset>
+                  <wp:posOffset>269875</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1397635" cy="3333750"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1480185" cy="3333750"/>
+                <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1442548448" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1397635" cy="3333750"/>
+                          <a:ext cx="1480185" cy="3333750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="74D32D11" w14:textId="7AD64115" w:rsidR="00015486" w:rsidRPr="00070ED7" w:rsidRDefault="00015486" w:rsidP="00070ED7">
                             <w:pPr>
                               <w:pStyle w:val="JournalInformation"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00070ED7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
@@ -389,51 +395,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6288FBBB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:366.75pt;margin-top:21.65pt;width:110.05pt;height:262.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.85pt;mso-wrap-distance-top:2.85pt;mso-wrap-distance-right:2.85pt;mso-wrap-distance-bottom:2.85pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa6XeDHQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjXpjHiFF26DAO6&#10;dUC3D5BlORYmixqlxM6+vpSSpkH2NkwPgihSh+Th0fKubw3bK/QabMFHgyFnykqotN0W/OePzYdb&#10;znwQthIGrCr4QXl+t3r/btm5XI2hAVMpZARifd65gjchuDzLvGxUK/wAnLLkrAFbEcjEbVah6Ai9&#10;Ndl4OLzJOsDKIUjlPd0+HJ18lfDrWsnwVNdeBWYKTrWFtGPay7hnq6XItyhco+WpDPEPVbRCW0p6&#10;hnoQQbAd6r+gWi0RPNRhIKHNoK61VKkH6mY0vOrmuRFOpV6IHO/ONPn/Byu/7Z/dd2Sh/wg9DTA1&#10;4d0jyF+eWVg3wm7VPSJ0jRIVJR5FyrLO+fz0NFLtcx9Byu4rVDRksQuQgPoa28gK9ckInQZwOJOu&#10;+sBkTDlZzG8mM84k+Sa05rM0lkzkr88d+vBZQcvioeBIU03wYv/oQyxH5K8hMZsHo6uNNiYZuC3X&#10;BtlekAI2aaUOrsKMZV3BF7PxLCFbiO+TOFodSKFGtwW/HcZ11Eyk45OtUkgQ2hzPVImxJ34iJUdy&#10;Ql/2FBh5KqE6EFMIRyXSzwlPtNUGKL002nHWAP65votxNHTycNaRWgvuf+8EKs7MF0tTWYym0yjv&#10;ZExn8zEZeOkpLz3CSoIqeODseFyH9CUiXxbuaXq1Try+VXzqiVSY6D79mCjzSztFvf3r1QsAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB7dxA33wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RToNAEEXf&#10;TfyHzTTxxdhFt0CLLI2aaHxt7QcMMAVSdpaw20L/3vXJPk7uyb1n8u1senGh0XWWNTwvIxDEla07&#10;bjQcfj6f1iCcR66xt0waruRgW9zf5ZjVduIdXfa+EaGEXYYaWu+HTEpXtWTQLe1AHLKjHQ36cI6N&#10;rEecQrnp5UsUJdJgx2GhxYE+WqpO+7PRcPyeHuPNVH75Q7pbJe/YpaW9av2wmN9eQXia/T8Mf/pB&#10;HYrgVNoz1070GlKl4oBqWCkFIgCbWCUgSg1xslYgi1zevlD8AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANrpd4MdAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHt3EDffAAAACgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:5in;margin-top:21.25pt;width:116.55pt;height:262.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.85pt;mso-wrap-distance-top:2.85pt;mso-wrap-distance-right:2.85pt;mso-wrap-distance-bottom:2.85pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA5M22HAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayZE2NOEWXLsOA&#10;bh3Q7QNkWY6FyaJGKbG7ry8lp2mQ3YbpIIgi9Ug+Pq1uhs6wg0KvwZZ8Osk5U1ZCre2u5D9/bN8t&#10;OfNB2FoYsKrkT8rzm/XbN6veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JQlZwPYiUAm7rIaRU/o&#10;nclmef4h6wFrhyCV93R7Nzr5OuE3jZLhoWm8CsyUnGoLace0V3HP1itR7FC4VstjGeIfquiEtpT0&#10;BHUngmB71H9BdVoieGjCREKXQdNoqVIP1M00v+jmsRVOpV6IHO9ONPn/Byu/HR7dd2Rh+AgDDTA1&#10;4d09yF+eWdi0wu7ULSL0rRI1JZ5GyrLe+eL4NFLtCx9Bqv4r1DRksQ+QgIYGu8gK9ckInQbwdCJd&#10;DYHJmHK+zKfLBWeSfO9pXS3SWDJRvDx36MNnBR2Lh5IjTTXBi8O9D7EcUbyExGwejK632phk4K7a&#10;GGQHQQrYppU6uAgzlvUlv17MFgnZQnyfxNHpQAo1uiv5Mo9r1Eyk45OtU0gQ2oxnqsTYIz+RkpGc&#10;MFQDBUaeKqifiCmEUYn0c8IDbY0BSi+Ndpy1gH8u72IcDZ08nPWk1pL733uBijPzxdJUrqfzeZR3&#10;MuaLqxkZeO6pzj3CSoIqeeBsPG5C+hKRLwu3NL1GJ15fKz72RCpMdB9/TJT5uZ2iXv/1+hkAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFdYbkLdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMQO9I&#10;/ENkJC6IpRtLy0rdCZBAXDf2AW6TtRWNUzXZ2v094cSOlp+en4vtbHtxNqPvHCMsFwkIw7XTHTcI&#10;h++Px2cQPhBr6h0bhIvxsC1vbwrKtZt4Z8770IgoYZ8TQhvCkEvp69ZY8gs3GI67oxsthTiOjdQj&#10;TVFue7lKklRa6jheaGkw762pf/Yni3D8mh7UZqo+wyHbrdM36rLKXRDv7+bXFxDBzOEfhr/8mA5l&#10;bKrcibUXPUIW9RFFWK8UiAhs1NMSRIWg0kyBLAt5/UL5CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMDkzbYcAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFdYbkLdAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="74D32D11" w14:textId="7AD64115" w:rsidR="00015486" w:rsidRPr="00070ED7" w:rsidRDefault="00015486" w:rsidP="00070ED7">
                       <w:pPr>
                         <w:pStyle w:val="JournalInformation"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00070ED7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Editors</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00070ED7">
                         <w:t xml:space="preserve"> [</w:t>
                       </w:r>
                       <w:r w:rsidR="000F47EE">
                         <w:t>Editors to complete</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00070ED7">
                         <w:t>]</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6474CAED" w14:textId="2F3BA32F" w:rsidR="00015486" w:rsidRPr="00070ED7" w:rsidRDefault="00015486" w:rsidP="00070ED7">
                       <w:pPr>
@@ -541,55 +547,65 @@
                       <w:r w:rsidR="00015486" w:rsidRPr="00070ED7">
                         <w:t xml:space="preserve">© by the authors, in its year of first publication. This publication is an open access publication under the Creative Commons Attribution </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidR="00015486" w:rsidRPr="00070ED7">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="auto"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                           <w:t>CC BY 4.0</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00015486" w:rsidRPr="00070ED7">
                         <w:t xml:space="preserve"> license.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Institution A, Country; </w:t>
       </w:r>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">b </w:t>
       </w:r>
       <w:r w:rsidR="00015486" w:rsidRPr="00A44F0D">
         <w:t>Institution B, Country</w:t>
       </w:r>
       <w:r w:rsidR="00473E6A" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00473E6A" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidR="00473E6A" w:rsidRPr="00A44F0D">
         <w:t>Institution C, Country</w:t>
       </w:r>
@@ -1317,194 +1333,140 @@
         </w:rPr>
         <w:t xml:space="preserve">and any </w:t>
       </w:r>
       <w:r w:rsidR="005E23E0" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">other identifying </w:t>
       </w:r>
       <w:r w:rsidR="009F206F" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>information in the text) removed</w:t>
       </w:r>
       <w:r w:rsidR="005E23E0" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your paper is subsequently accepted for publication, you will then be asked to supply an IDENTIFIED version </w:t>
-[...11 lines deleted...]
-        <w:t>of authorship and identifying information included.</w:t>
+        <w:t>If your paper is subsequently accepted for publication, you will then be asked to supply an IDENTIFIED version with all elements of authorship and identifying information included.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3837FEFB" w14:textId="2360EDFF" w:rsidR="00A65588" w:rsidRPr="00A44F0D" w:rsidRDefault="000F47EE" w:rsidP="00843DE8">
+    <w:p w14:paraId="3837FEFB" w14:textId="53C2B130" w:rsidR="00A65588" w:rsidRPr="00A44F0D" w:rsidRDefault="000F47EE" w:rsidP="00843DE8">
       <w:pPr>
         <w:pStyle w:val="GuidanceNotes"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> at </w:t>
+        <w:t>The Editor-in-Chief at JoSTLE (Dr. Alison Purvis) is also the deputy editor</w:t>
+      </w:r>
+      <w:r w:rsidR="00030831">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44F0D">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">the top quartile international </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A93C46" w:rsidRPr="00A44F0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="C00000"/>
           </w:rPr>
           <w:t>Journal of University Teaching and Learning Practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A93C46" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (JUTLP)</w:t>
       </w:r>
       <w:r w:rsidR="00886A32" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A93C46" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>W</w:t>
+        <w:t xml:space="preserve">We are aligning JoSTLE </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6514" w:rsidRPr="00A44F0D">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submission and review </w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">e are aligning </w:t>
+        <w:t xml:space="preserve">practices to the sector leading example </w:t>
+      </w:r>
+      <w:r w:rsidR="00030831">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">JoSTLE </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">JUTLP. </w:t>
       </w:r>
       <w:r w:rsidR="007C6514" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">High quality </w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>publication guidance</w:t>
       </w:r>
       <w:r w:rsidR="007C6514" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and author</w:t>
       </w:r>
       <w:r w:rsidR="00E637A7" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> resources can be found at the</w:t>
       </w:r>
@@ -1605,51 +1567,56 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A1A31" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Style: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Heading 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111D2B8C" w14:textId="40AF5362" w:rsidR="005556F6" w:rsidRPr="00A44F0D" w:rsidRDefault="00EA1E01" w:rsidP="00EA1E01">
+    <w:p w14:paraId="09846B3C" w14:textId="436638D5" w:rsidR="00667FBF" w:rsidRDefault="00667FBF" w:rsidP="00EA1E01">
+      <w:r>
+        <w:t>All submissions should have an introduction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111D2B8C" w14:textId="407FFFC8" w:rsidR="005556F6" w:rsidRPr="00A44F0D" w:rsidRDefault="00EA1E01" w:rsidP="00EA1E01">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>The body of your manuscript should use 1</w:t>
       </w:r>
       <w:r w:rsidR="00076942" w:rsidRPr="00A44F0D">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">pt, left justified, </w:t>
       </w:r>
       <w:r w:rsidR="00076942" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Aptos </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">font with 1.15 line-spacing and should not be indented. </w:t>
       </w:r>
       <w:r w:rsidR="002D5C26" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Expected </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>main section headings</w:t>
       </w:r>
       <w:r w:rsidR="00A00D7C" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> for our original research papers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
@@ -1940,92 +1907,106 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="74C3EF96" w14:textId="77777777" w:rsidR="00A84C21" w:rsidRPr="00A44F0D" w:rsidRDefault="00C957D9" w:rsidP="00C957D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Subheading in Title Case</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCB4CA6" w14:textId="77777777" w:rsidR="009F2BD2" w:rsidRPr="00A44F0D" w:rsidRDefault="00342985" w:rsidP="009F2BD2">
       <w:bookmarkStart w:id="0" w:name="_Hlk174950008"/>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Subheadings should be used only when they genuinely improve the structure or clarity of the paper. They are not an expected part of the standard structure. Level 3 headings are rarely necessary and should be avoided, as they can interrupt the flow of the text and make the paper harder to read.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="61483938" w14:textId="77777777" w:rsidR="00A84C21" w:rsidRPr="00A44F0D" w:rsidRDefault="00A84C21" w:rsidP="008E40D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Method</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC80D09" w14:textId="2F8E2815" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00844114" w:rsidP="0022703B">
+    <w:p w14:paraId="0753F573" w14:textId="47EB632C" w:rsidR="00856529" w:rsidRDefault="00844114" w:rsidP="0022703B">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00202CE7">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> expected </w:t>
       </w:r>
       <w:r w:rsidR="00421ECF" w:rsidRPr="00202CE7">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>sub-</w:t>
       </w:r>
       <w:r w:rsidRPr="00202CE7">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>heading</w:t>
       </w:r>
       <w:r w:rsidR="00202CE7">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>s for research papers</w:t>
       </w:r>
       <w:r w:rsidR="00202CE7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>are provided to help you produce a high</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
-        <w:t xml:space="preserve">quality manuscript. If you choose not to use them, please give a clear and robust rationale in your cover letter. A strong methods section should be clear and </w:t>
+        <w:t>quality manuscript. If you choose not to use them</w:t>
+      </w:r>
+      <w:r w:rsidR="00856529">
+        <w:t xml:space="preserve"> for a research paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44F0D">
+        <w:t xml:space="preserve">, please give a clear and robust rationale in your cover letter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00856529">
+        <w:t>Other types of papers may or may not need a method section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC80D09" w14:textId="4778FB78" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00844114" w:rsidP="0022703B">
+      <w:r w:rsidRPr="00A44F0D">
+        <w:t xml:space="preserve">A strong methods section should be clear and </w:t>
       </w:r>
       <w:r w:rsidR="00706752" w:rsidRPr="00A44F0D">
         <w:t>concise and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> should provide enough detail for readers to replicate the study effectively in future research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A8D721" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00D440B4" w:rsidP="00D440B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Research Design</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0351E40F" w14:textId="40976D88" w:rsidR="0022703B" w:rsidRPr="00A44F0D" w:rsidRDefault="00842F82" w:rsidP="0022703B">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00706752" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">egin by explaining how you met the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">expected </w:t>
@@ -2098,61 +2079,61 @@
         <w:t>. N</w:t>
       </w:r>
       <w:r w:rsidR="00AC6F02" w:rsidRPr="00A44F0D">
         <w:t>ote any attrition or missing data and explain how these issues were handled. The description should be sufficiently transparent to allow readers to assess who the findings apply to and how the sample may influence interpretation of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D0DD52" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00D440B4" w:rsidP="00D440B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Measures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC7454A" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00101822" w:rsidP="00EE1D7A">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00BD38D1" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">xplain how the key concepts in the study were assessed. Identify each measure, outline what it captures, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">demonstrate </w:t>
       </w:r>
       <w:r w:rsidR="00BD38D1" w:rsidRPr="00A44F0D">
-        <w:t xml:space="preserve">relevance to the research questions. For established instruments, note their purpose and cite the original sources. For adapted or new measures, summarise how they were developed </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">and provide enough detail for replication. </w:t>
+        <w:t xml:space="preserve">relevance to the research questions. For established </w:t>
       </w:r>
       <w:r w:rsidR="00BD38D1" w:rsidRPr="00A44F0D">
         <w:lastRenderedPageBreak/>
-        <w:t>Briefly describe any scoring procedures or scale properties so readers understand how the variables were operationalised.</w:t>
+        <w:t xml:space="preserve">instruments, note their purpose and cite the original sources. For adapted or new measures, summarise how they were developed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44F0D">
+        <w:t xml:space="preserve">or selected </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD38D1" w:rsidRPr="00A44F0D">
+        <w:t>and provide enough detail for replication. Briefly describe any scoring procedures or scale properties so readers understand how the variables were operationalised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BA120F" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00276C14" w:rsidP="00D440B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14538BC4" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00E67967" w:rsidP="00EE1D7A">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Describe clearly how the data were gathered, including where and when data collection took place, the tools or instruments employed, and the steps taken to ensure consistency and quality. Any instructions given to participants, modes of delivery, or technological platforms used should be briefly outlined. If changes occurred during data collection, these should be noted and justified. The aim is to provide enough detail for readers to understand how the data were obtained</w:t>
       </w:r>
       <w:r w:rsidR="00EC4F3E" w:rsidRPr="00A44F0D">
         <w:t>, to demonstrate the robustness of the data collection,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> and to enable replication in future research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64258829" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00D440B4" w:rsidP="00D440B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2218,65 +2199,68 @@
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> with qualitative methodologies, authors of quantitative research papers should also consider including a brief reflexivity or positionality statement. All research involves decisions about design, sampling, measurement, analysis and interpretation. These decisions are shaped by the researcher’s disciplinary background, values, theoretical commitments and lived experience. A short statement can therefore help readers to understand the intellectual and practical context in which the research was undertaken.</w:t>
       </w:r>
       <w:r w:rsidR="00F85F67" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Such statements should be concise, focused and written in plain language. They are not intended to centre the researcher, but to provide transparency and support the reader in evaluating the credibility and context of the work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139267E5" w14:textId="77777777" w:rsidR="00524E21" w:rsidRPr="00A44F0D" w:rsidRDefault="00BD6A61" w:rsidP="00710C35">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>When adding tables and figures into your manuscript, please ensure that you use the appropriate styles</w:t>
       </w:r>
       <w:r w:rsidR="00981793" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> and refer to tables either in par</w:t>
       </w:r>
       <w:r w:rsidR="008942B2" w:rsidRPr="00A44F0D">
         <w:t>entheses (Table 1) or in narrative style</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00027C17" w:rsidRPr="00A44F0D">
-        <w:t xml:space="preserve"> Where tables or figures are split across a page, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00027C17" w:rsidRPr="00A44F0D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where tables or figures are split across a page, </w:t>
       </w:r>
       <w:r w:rsidR="00CD7879" w:rsidRPr="00A44F0D">
         <w:t>we will attend to that formatting during the final stages following acceptance of your paper.</w:t>
       </w:r>
       <w:r w:rsidR="00524E21" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A869F8" w14:textId="77777777" w:rsidR="00205A8C" w:rsidRPr="00A44F0D" w:rsidRDefault="00205A8C" w:rsidP="00F427AF">
       <w:pPr>
         <w:pStyle w:val="FigureTableNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="005D1B43" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D1B43" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A1A31" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Style: </w:t>
       </w:r>
       <w:r w:rsidR="005D1B43" w:rsidRPr="00A44F0D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table Number</w:t>
       </w:r>
       <w:r w:rsidR="00F464AA" w:rsidRPr="00A44F0D">
         <w:rPr>
@@ -2604,51 +2588,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133EC73D" w14:textId="77777777" w:rsidR="00ED25FF" w:rsidRPr="00A44F0D" w:rsidRDefault="00ED25FF" w:rsidP="00ED25FF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A6E18F8" w14:textId="77777777" w:rsidR="00ED25FF" w:rsidRPr="00A44F0D" w:rsidRDefault="00ED25FF" w:rsidP="00ED25FF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00A44F0D">
-              <w:t>Specific formatting can vary, this style is most common. Tidy, consistent and clear presentation is the priority.</w:t>
+              <w:t xml:space="preserve">Specific formatting can </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A44F0D">
+              <w:t>vary,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A44F0D">
+              <w:t xml:space="preserve"> this style is most common. Tidy, consistent and clear presentation is the priority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CC0C992" w14:textId="77777777" w:rsidR="00ED25FF" w:rsidRPr="00A44F0D" w:rsidRDefault="00ED25FF" w:rsidP="00ED25FF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00A44F0D">
               <w:t>If you can see dashed lines around each box – you are viewing the table guidelines. These are non-printing and will not be visible in the final PDF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED25FF" w:rsidRPr="00A44F0D" w14:paraId="07D2E25A" w14:textId="77777777" w:rsidTr="00720A9B">
         <w:tc>
           <w:tcPr>
@@ -2791,73 +2783,85 @@
       </w:r>
       <w:r w:rsidR="00683D1B" w:rsidRPr="00A44F0D">
         <w:t>Table notes can be added below if needed</w:t>
       </w:r>
       <w:r w:rsidR="002F29B8" w:rsidRPr="00A44F0D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A513D" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F29B8" w:rsidRPr="00A44F0D">
         <w:t>Not all tables include table notes.</w:t>
       </w:r>
       <w:r w:rsidR="00391EE0" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> Figures may also have notes added below where needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDC6D2A" w14:textId="77777777" w:rsidR="00A84C21" w:rsidRPr="00A44F0D" w:rsidRDefault="00A84C21" w:rsidP="008E40D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0254E00B" w14:textId="7BD7AAB7" w:rsidR="00732F0E" w:rsidRPr="00A44F0D" w:rsidRDefault="00732F0E" w:rsidP="00E14B97">
+    <w:p w14:paraId="0254E00B" w14:textId="720A98E2" w:rsidR="00732F0E" w:rsidRPr="00A44F0D" w:rsidRDefault="00732F0E" w:rsidP="00E14B97">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
-      <w:r w:rsidRPr="00202CE7">
+      <w:r w:rsidRPr="00856529">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Ensure that you include both a results section and a discussion section</w:t>
       </w:r>
-      <w:r w:rsidR="00202CE7">
+      <w:r w:rsidR="00202CE7" w:rsidRPr="00856529">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a research paper</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202CE7">
+      <w:r w:rsidRPr="00856529">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E14B97" w:rsidRPr="00A44F0D">
+      <w:r w:rsidR="00E14B97" w:rsidRPr="00856529">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00856529" w:rsidRPr="00856529">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Other paper types may or may not have a results section.</w:t>
+      </w:r>
+      <w:r w:rsidR="00856529">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>The results section should present the findings clearly and objectively, without interpretation. Report the outcomes that directly address the research questions and organise them in a logical sequence, using tables or figures only where they add clarity. Describe all results in plain language, with enough detail for readers to understand what was found, but do not repeat information already shown in tables or figures. Any interpretation or explanation belongs in the discussion section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D23BC2C" w14:textId="77777777" w:rsidR="00AE6B42" w:rsidRPr="00A44F0D" w:rsidRDefault="00732F0E" w:rsidP="00AE6B42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Refer to each table or figure in the text and place it close to its first mention. Final layout adjustments will be made at copy editing. Where possible, avoid tables that split across pages and avoid leaving more than a quarter of a page blank.</w:t>
       </w:r>
       <w:r w:rsidR="00E14B97" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
@@ -5434,52 +5438,64 @@
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 35" o:spid="_x0000_s1044" type="#_x0000_t32" style="position:absolute;left:13050;top:24135;width:0;height:2813;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBX+BEFxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYK3ZqPB2sZuggii0ksbS6u3R/aZLGbfhuzaxH/vFgoeh5n5hlmVk+3EkQZvHCu4SVIQ&#10;xLXThhsFu/fn2QKED8gaO8ek4Jc8lMXlxQpz7Ube0rEKjYgQ9jkqaEPocyl93ZJFn7ieOHpfbrAY&#10;ohwaqQccI9x28jZN59Ki4bjQYk9PLdXf1Y9VUO8+DkvamL0eM3P/0q8/11n1ptT11fT4ACLQFP7D&#10;5/arVpDdwelL/AGy+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX+BEFxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 36" o:spid="_x0000_s1045" type="#_x0000_t32" style="position:absolute;left:13050;top:32216;width:0;height:2813;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnKo9yxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33dSAtqmrFEFUvNhU+uf2yL4mS7NvQ3Y16bfvCkKPw8z8hlmue1uLK7XeOFbwME1A&#10;EBdOGy4VnN+2k0cQPiBrrB2Tgl/ysF4NB0vMtOv4la55KEWEsM9QQRVCk0npi4os+qlriKP37VqL&#10;Icq2lLrFLsJtLWdJMpcWDceFChvaVFT85BeroDh/fjzRybzrLjWLXXP8Oqb5QanxqH95BhGoD//h&#10;e3uvFaRzuH2JP0Cu/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnKo9yxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 19" o:spid="_x0000_s1046" type="#_x0000_t32" style="position:absolute;left:13050;top:40510;width:0;height:7461;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdAEdgwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTRW0SV1FBGnFi6bS6m3ITpOl2dmQ3Zr033cFwds83ufMl72txYVabxwreB4lIIgL&#10;pw2XCo4fm+ELCB+QNdaOScEfeVguHgZzzLTr+ECXPJQihrDPUEEVQpNJ6YuKLPqRa4gj9+1aiyHC&#10;tpS6xS6G21qOk2QqLRqODRU2tK6o+Ml/rYLiePpKaW8+dTcxs7dmd95N8q1ST4/96hVEoD7cxTf3&#10;u47zU7j+Eg+Qi38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQBHYMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D053DEA" w14:textId="77777777" w:rsidR="00A84C21" w:rsidRPr="00A44F0D" w:rsidRDefault="00A84C21" w:rsidP="008E40D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D24F02E" w14:textId="77777777" w:rsidR="00853EE1" w:rsidRPr="00A44F0D" w:rsidRDefault="005C1541" w:rsidP="00A75C72">
-      <w:r w:rsidRPr="00A44F0D">
+    <w:p w14:paraId="6D24F02E" w14:textId="4A5ED0A6" w:rsidR="00853EE1" w:rsidRPr="00A44F0D" w:rsidRDefault="00856529" w:rsidP="00A75C72">
+      <w:r w:rsidRPr="00856529">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Ensure that you include both a results section and a discussion section in a research paper. Other paper types may or may not have a results section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1541" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">The discussion should open by revisiting the research questions and summarising the key findings. These questions can be used to structure the discussion, and subheadings may help show how the results address each one (Purvis et al., 2024). For example, the question “What are students’ expectations and understanding of inclusive practice?” could become the subheading “Expectations and Understanding of Inclusive Practice”. Whatever structure you choose, the discussion must focus on interpreting and analysing the results in relation to the practice problem and relevant literature, rather than repeating descriptive detail. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1EFB10" w14:textId="3B221242" w:rsidR="00A75C72" w:rsidRPr="00A44F0D" w:rsidRDefault="005C1541" w:rsidP="00A75C72">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The section </w:t>
       </w:r>
       <w:r w:rsidR="00202CE7">
         <w:t xml:space="preserve">in a research paper </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00853EE1" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -5553,62 +5569,80 @@
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Authors should use this section to explain how their findings contribute to existing theory. This may include clarifying, extending, or challenging established concepts, offering evidence that supports or refines specific theoretical positions, or identifying gaps that current theories do not adequately address. Authors should make explicit which theories or conceptual frameworks are affected and describe how their results advance understanding of the phenomena under study. Claims should be carefully aligned with the strength of the evidence and should highlight what the paper adds that was not previously known, understood, or explained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FBADA7" w14:textId="77777777" w:rsidR="00960312" w:rsidRPr="00A44F0D" w:rsidRDefault="00960312" w:rsidP="00960312">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Limitations and Future Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C41C39F" w14:textId="77777777" w:rsidR="00D440B4" w:rsidRPr="00A44F0D" w:rsidRDefault="00EA702A" w:rsidP="00E01505">
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Authors should use this section to outline the main limitations of the study in a clear and proportionate way. This may include constraints related to sample characteristics, context, data collection methods, measurement tools, or analytical choices. Limitations should be described in terms of how they affect the interpretation or transferability of the findings, without undermining the value of the work. Authors should then identify areas where further research is needed to address these limitations or to extend the insights generated. This may involve suggesting new contexts, methods, or questions that would strengthen understanding of the topic and support more robust or generalisable conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FA9071" w14:textId="77777777" w:rsidR="00A84C21" w:rsidRPr="00A44F0D" w:rsidRDefault="00A84C21" w:rsidP="008E40D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74840541" w14:textId="77777777" w:rsidR="00183631" w:rsidRPr="00A44F0D" w:rsidRDefault="0044333D" w:rsidP="002B34AB">
+    <w:p w14:paraId="74840541" w14:textId="1919E92D" w:rsidR="00183631" w:rsidRPr="00A44F0D" w:rsidRDefault="0044333D" w:rsidP="002B34AB">
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">Conclusions should be concise and </w:t>
       </w:r>
       <w:r w:rsidR="00674C4B" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">typically </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve">no more than 2-3 paragraphs. </w:t>
       </w:r>
+      <w:r w:rsidR="00856529">
+        <w:t xml:space="preserve">All papers should have a conclusion section. </w:t>
+      </w:r>
       <w:r w:rsidR="00E20A08" w:rsidRPr="00A44F0D">
-        <w:t xml:space="preserve">The conclusion should provide a clear and concise summary of what the study contributes to learning and teaching practice. Authors should highlight the key insights that directly address the research questions, explain the value of the findings for practice or understanding, and reflect briefly on their significance within the wider literature. The conclusion should not </w:t>
+        <w:t>The conclusion should provide a clear and concise summary of what the study</w:t>
+      </w:r>
+      <w:r w:rsidR="00157711">
+        <w:t>, evaluation, innovation,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20A08" w:rsidRPr="00A44F0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00856529">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00157711">
+        <w:t xml:space="preserve">reflection </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20A08" w:rsidRPr="00A44F0D">
+        <w:t xml:space="preserve">contributes to learning and teaching practice. Authors should highlight the key insights that directly address the research questions, explain the value of the findings for practice or understanding, and reflect briefly on their significance within the wider literature. The conclusion should not </w:t>
       </w:r>
       <w:r w:rsidR="00E20A08" w:rsidRPr="00A44F0D">
         <w:lastRenderedPageBreak/>
         <w:t>introduce new results but should offer a final, coherent statement that brings the paper together and reinforces the importance</w:t>
       </w:r>
       <w:r w:rsidR="005A7D87" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> and value</w:t>
       </w:r>
       <w:r w:rsidR="00E20A08" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> of the work.</w:t>
       </w:r>
       <w:r w:rsidR="00D8201D" w:rsidRPr="00A44F0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CA9663" w14:textId="77777777" w:rsidR="00183631" w:rsidRPr="00A44F0D" w:rsidRDefault="002C623B" w:rsidP="008E40D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44F0D">
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F80C8A" w14:textId="27C64E5E" w:rsidR="00F62ED7" w:rsidRPr="00A44F0D" w:rsidRDefault="00183631" w:rsidP="00183631">
       <w:r w:rsidRPr="00A44F0D">
@@ -6572,191 +6606,197 @@
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>editor. In most cases they do not add meaningful value to an article and must never contain essential content. The main manuscript should be fully understandable without referring to any appendix. If you include an appendix, please justify its inclusion in your cover letter and explain why it is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D0EA7A" w14:textId="62521546" w:rsidR="00E43EB0" w:rsidRPr="00E43EB0" w:rsidRDefault="00E43EB0" w:rsidP="00E43EB0">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43EB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Supporting Information and Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134EEA57" w14:textId="18B395DF" w:rsidR="00E43EB0" w:rsidRPr="00E43EB0" w:rsidRDefault="00E43EB0" w:rsidP="007C33A4">
+    <w:p w14:paraId="134EEA57" w14:textId="6EEE6DA4" w:rsidR="00E43EB0" w:rsidRPr="00E43EB0" w:rsidRDefault="00E43EB0" w:rsidP="007C33A4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">We encourage all types of submission to include useful supporting resources or information. For example, teaching resources and infographics are highly valued by readers. Please submit </w:t>
       </w:r>
       <w:r w:rsidR="00C76E24">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">any additional resources, with your manuscript or indicate in notes to the editor that you intend to submit resources to accompany </w:t>
       </w:r>
       <w:r w:rsidR="003001EC">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>an accepted paper.</w:t>
+      </w:r>
+      <w:r w:rsidR="00157711">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We can also support links to relevant media.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E43EB0" w:rsidRPr="00E43EB0" w:rsidSect="00896F84">
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="1134" w:left="1440" w:header="568" w:footer="397" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B05DDC" w14:textId="77777777" w:rsidR="001E4051" w:rsidRDefault="001E4051" w:rsidP="002B34AB">
+    <w:p w14:paraId="343460B2" w14:textId="77777777" w:rsidR="00474BB3" w:rsidRDefault="00474BB3" w:rsidP="002B34AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16E56645" w14:textId="77777777" w:rsidR="001E4051" w:rsidRDefault="001E4051" w:rsidP="002B34AB">
+    <w:p w14:paraId="1B9094DE" w14:textId="77777777" w:rsidR="00474BB3" w:rsidRDefault="00474BB3" w:rsidP="002B34AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1803726220"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2E5275D1" w14:textId="77777777" w:rsidR="00FD1A25" w:rsidRDefault="00FD1A25">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -6765,82 +6805,82 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2C7E9F34" w14:textId="77777777" w:rsidR="00FD1A25" w:rsidRDefault="00FD1A25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1609F0EE" w14:textId="77777777" w:rsidR="00C957D9" w:rsidRPr="00C957D9" w:rsidRDefault="00C957D9" w:rsidP="00C957D9">
     <w:pPr>
       <w:pStyle w:val="Citation"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C957D9">
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Citation:</w:t>
     </w:r>
     <w:r w:rsidR="001A66A4">
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="166C888B" w14:textId="77777777" w:rsidR="007A27A2" w:rsidRPr="00521EDC" w:rsidRDefault="00AA3FEB" w:rsidP="00C957D9">
+  <w:p w14:paraId="166C888B" w14:textId="376F19D8" w:rsidR="007A27A2" w:rsidRPr="00521EDC" w:rsidRDefault="00AA3FEB" w:rsidP="00C957D9">
     <w:pPr>
       <w:pStyle w:val="Citation"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:r>
       <w:t>Author</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:t xml:space="preserve">., </w:t>
     </w:r>
     <w:r>
       <w:t>Author</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:t>B.C</w:t>
     </w:r>
@@ -6875,65 +6915,65 @@
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
     <w:r w:rsidRPr="007C33A4">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:r>
       <w:t>Sentence case article title</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of University Teaching </w:t>
+      <w:t xml:space="preserve">Journal of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00260B76">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>and</w:t>
+      <w:t>Scholarship of Teaching and Learning Enquiry</w:t>
     </w:r>
     <w:r w:rsidRPr="00B34CE3">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> Learning Practice, </w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="007C33A4" w:rsidRPr="007C33A4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
     <w:r w:rsidRPr="007C33A4">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="007C33A4" w:rsidRPr="007C33A4">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="007C33A4">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
@@ -6972,70 +7012,70 @@
       </w:rPr>
       <w:t xml:space="preserve">the </w:t>
     </w:r>
     <w:r w:rsidRPr="0022610D">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>DOI</w:t>
     </w:r>
     <w:r w:rsidR="007C33A4" w:rsidRPr="007C33A4">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, date, and issue information</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CBF0B2B" w14:textId="77777777" w:rsidR="007A27A2" w:rsidRDefault="007A27A2" w:rsidP="002B34AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B1AAFF6" w14:textId="77777777" w:rsidR="001E4051" w:rsidRDefault="001E4051" w:rsidP="002B34AB">
+    <w:p w14:paraId="5BF13500" w14:textId="77777777" w:rsidR="00474BB3" w:rsidRDefault="00474BB3" w:rsidP="002B34AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="664FC923" w14:textId="77777777" w:rsidR="001E4051" w:rsidRDefault="001E4051" w:rsidP="002B34AB">
+    <w:p w14:paraId="26F33762" w14:textId="77777777" w:rsidR="00474BB3" w:rsidRDefault="00474BB3" w:rsidP="002B34AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D4A088F" w14:textId="4316EF8C" w:rsidR="00AA3FEB" w:rsidRPr="00AA3FEB" w:rsidRDefault="00076942" w:rsidP="00070ED7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43748AC7" wp14:editId="31A749AB">
           <wp:extent cx="2718597" cy="971550"/>
           <wp:effectExtent l="0" t="0" r="5715" b="0"/>
           <wp:docPr id="728384436" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="163907769" name="Picture 163907769"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -7057,51 +7097,51 @@
                     <a:ext cx="2745467" cy="981152"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="871835C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="216ED484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -8214,203 +8254,209 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1618246735">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1924220072">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1661617325">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="636834741">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="873736598">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1265528124">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00076942"/>
     <w:rsid w:val="00004569"/>
     <w:rsid w:val="00010432"/>
     <w:rsid w:val="00015486"/>
     <w:rsid w:val="00021D00"/>
     <w:rsid w:val="00023CD3"/>
     <w:rsid w:val="000252CE"/>
     <w:rsid w:val="00027C17"/>
     <w:rsid w:val="0003050F"/>
+    <w:rsid w:val="00030831"/>
     <w:rsid w:val="000371A6"/>
     <w:rsid w:val="0004097E"/>
     <w:rsid w:val="00044F23"/>
     <w:rsid w:val="00046A63"/>
     <w:rsid w:val="00051D69"/>
     <w:rsid w:val="00054619"/>
     <w:rsid w:val="00061537"/>
     <w:rsid w:val="00062394"/>
     <w:rsid w:val="00067B4D"/>
     <w:rsid w:val="00070ED7"/>
     <w:rsid w:val="00075E46"/>
     <w:rsid w:val="00076942"/>
     <w:rsid w:val="00091892"/>
     <w:rsid w:val="00092C0F"/>
     <w:rsid w:val="00093A35"/>
     <w:rsid w:val="00093D9F"/>
     <w:rsid w:val="000A433B"/>
     <w:rsid w:val="000B2AC0"/>
     <w:rsid w:val="000B2B33"/>
     <w:rsid w:val="000B2E06"/>
     <w:rsid w:val="000B4A5A"/>
     <w:rsid w:val="000C29FF"/>
     <w:rsid w:val="000C3DB9"/>
     <w:rsid w:val="000C5F9E"/>
     <w:rsid w:val="000C65D0"/>
     <w:rsid w:val="000D197A"/>
     <w:rsid w:val="000E20D8"/>
     <w:rsid w:val="000F24D9"/>
     <w:rsid w:val="000F47EE"/>
     <w:rsid w:val="000F5299"/>
     <w:rsid w:val="000F7AC9"/>
     <w:rsid w:val="00101822"/>
     <w:rsid w:val="001050AA"/>
     <w:rsid w:val="00106010"/>
     <w:rsid w:val="00106652"/>
     <w:rsid w:val="00112BF8"/>
     <w:rsid w:val="00120B80"/>
     <w:rsid w:val="001328D6"/>
     <w:rsid w:val="001342ED"/>
     <w:rsid w:val="00134E0D"/>
     <w:rsid w:val="00146DD6"/>
     <w:rsid w:val="00150A21"/>
+    <w:rsid w:val="00157711"/>
     <w:rsid w:val="001720EA"/>
     <w:rsid w:val="00180765"/>
+    <w:rsid w:val="00181C17"/>
     <w:rsid w:val="00183631"/>
     <w:rsid w:val="00185674"/>
     <w:rsid w:val="00185D9F"/>
     <w:rsid w:val="00186C7C"/>
     <w:rsid w:val="00194054"/>
     <w:rsid w:val="0019599C"/>
     <w:rsid w:val="001A2263"/>
     <w:rsid w:val="001A2F3F"/>
     <w:rsid w:val="001A4A66"/>
     <w:rsid w:val="001A6055"/>
     <w:rsid w:val="001A66A4"/>
     <w:rsid w:val="001A7663"/>
     <w:rsid w:val="001B5BCF"/>
     <w:rsid w:val="001B60EA"/>
     <w:rsid w:val="001C64D0"/>
     <w:rsid w:val="001D218B"/>
     <w:rsid w:val="001D27C4"/>
     <w:rsid w:val="001E0A56"/>
     <w:rsid w:val="001E2040"/>
     <w:rsid w:val="001E4051"/>
     <w:rsid w:val="001E79D7"/>
     <w:rsid w:val="001F4816"/>
     <w:rsid w:val="00202CE7"/>
     <w:rsid w:val="002030BB"/>
     <w:rsid w:val="00204426"/>
     <w:rsid w:val="0020473F"/>
     <w:rsid w:val="00205670"/>
     <w:rsid w:val="00205A8C"/>
     <w:rsid w:val="00214B18"/>
     <w:rsid w:val="00217CDC"/>
     <w:rsid w:val="00217DE2"/>
     <w:rsid w:val="00224A41"/>
     <w:rsid w:val="0022610D"/>
     <w:rsid w:val="00226AFF"/>
     <w:rsid w:val="0022703B"/>
     <w:rsid w:val="00231446"/>
     <w:rsid w:val="00236C00"/>
     <w:rsid w:val="00243DF0"/>
     <w:rsid w:val="00250972"/>
     <w:rsid w:val="00257775"/>
+    <w:rsid w:val="00260B76"/>
     <w:rsid w:val="00262A29"/>
     <w:rsid w:val="00263552"/>
     <w:rsid w:val="00264D9B"/>
     <w:rsid w:val="00267AB2"/>
     <w:rsid w:val="0027148E"/>
     <w:rsid w:val="002751F3"/>
     <w:rsid w:val="00276C14"/>
     <w:rsid w:val="00281933"/>
     <w:rsid w:val="00284023"/>
     <w:rsid w:val="002961B8"/>
     <w:rsid w:val="002A36AC"/>
     <w:rsid w:val="002B34AB"/>
     <w:rsid w:val="002B3D40"/>
     <w:rsid w:val="002B7971"/>
     <w:rsid w:val="002C0E40"/>
     <w:rsid w:val="002C274B"/>
     <w:rsid w:val="002C4E5F"/>
     <w:rsid w:val="002C51D5"/>
     <w:rsid w:val="002C5569"/>
     <w:rsid w:val="002C623B"/>
     <w:rsid w:val="002D5C26"/>
     <w:rsid w:val="002E20F4"/>
     <w:rsid w:val="002E45B7"/>
     <w:rsid w:val="002E5F13"/>
     <w:rsid w:val="002F29B8"/>
     <w:rsid w:val="002F3187"/>
     <w:rsid w:val="002F44BB"/>
     <w:rsid w:val="002F7DFE"/>
     <w:rsid w:val="003001EC"/>
     <w:rsid w:val="00307579"/>
     <w:rsid w:val="00324A22"/>
     <w:rsid w:val="00327AC4"/>
     <w:rsid w:val="00330C33"/>
     <w:rsid w:val="00332097"/>
+    <w:rsid w:val="003345F7"/>
     <w:rsid w:val="00335EAF"/>
     <w:rsid w:val="00342985"/>
     <w:rsid w:val="00350536"/>
     <w:rsid w:val="00352C79"/>
     <w:rsid w:val="00353F81"/>
     <w:rsid w:val="00355E77"/>
     <w:rsid w:val="00372BE4"/>
     <w:rsid w:val="00373A0C"/>
     <w:rsid w:val="00375765"/>
     <w:rsid w:val="0038193E"/>
     <w:rsid w:val="00381FAA"/>
     <w:rsid w:val="00385DAD"/>
     <w:rsid w:val="00386FC6"/>
     <w:rsid w:val="003875C6"/>
     <w:rsid w:val="003902F7"/>
     <w:rsid w:val="00391EE0"/>
     <w:rsid w:val="003962A6"/>
     <w:rsid w:val="003A1C08"/>
     <w:rsid w:val="003A68A9"/>
     <w:rsid w:val="003B00A1"/>
     <w:rsid w:val="003B29E0"/>
     <w:rsid w:val="003B4809"/>
     <w:rsid w:val="003B5F35"/>
     <w:rsid w:val="003C7DFB"/>
     <w:rsid w:val="003D14D5"/>
@@ -8418,62 +8464,65 @@
     <w:rsid w:val="003E1CE2"/>
     <w:rsid w:val="003E62FC"/>
     <w:rsid w:val="003F14E8"/>
     <w:rsid w:val="003F2D47"/>
     <w:rsid w:val="00403DB9"/>
     <w:rsid w:val="00404068"/>
     <w:rsid w:val="004042BF"/>
     <w:rsid w:val="00405F12"/>
     <w:rsid w:val="00407910"/>
     <w:rsid w:val="0041268C"/>
     <w:rsid w:val="00412F0A"/>
     <w:rsid w:val="004161A0"/>
     <w:rsid w:val="004164EB"/>
     <w:rsid w:val="0041706F"/>
     <w:rsid w:val="0041797B"/>
     <w:rsid w:val="00421ECF"/>
     <w:rsid w:val="00422792"/>
     <w:rsid w:val="00423F02"/>
     <w:rsid w:val="00425659"/>
     <w:rsid w:val="00426E45"/>
     <w:rsid w:val="00427DFA"/>
     <w:rsid w:val="004311EE"/>
     <w:rsid w:val="00434017"/>
     <w:rsid w:val="00434A83"/>
     <w:rsid w:val="00437E35"/>
+    <w:rsid w:val="004410C3"/>
     <w:rsid w:val="00441834"/>
     <w:rsid w:val="0044333D"/>
     <w:rsid w:val="00445F31"/>
     <w:rsid w:val="00446AE7"/>
     <w:rsid w:val="004516F2"/>
     <w:rsid w:val="004528A6"/>
     <w:rsid w:val="0045423D"/>
     <w:rsid w:val="00454F84"/>
     <w:rsid w:val="0046366C"/>
     <w:rsid w:val="004674FD"/>
     <w:rsid w:val="0046797B"/>
     <w:rsid w:val="00473E6A"/>
+    <w:rsid w:val="00474BB3"/>
+    <w:rsid w:val="0049242F"/>
     <w:rsid w:val="00492B3B"/>
     <w:rsid w:val="00493228"/>
     <w:rsid w:val="004936C4"/>
     <w:rsid w:val="00494E3E"/>
     <w:rsid w:val="004A1A31"/>
     <w:rsid w:val="004A46C6"/>
     <w:rsid w:val="004B01B6"/>
     <w:rsid w:val="004B0D7B"/>
     <w:rsid w:val="004C140E"/>
     <w:rsid w:val="004C3899"/>
     <w:rsid w:val="004C6418"/>
     <w:rsid w:val="004D1F8E"/>
     <w:rsid w:val="004D385E"/>
     <w:rsid w:val="004E1C0D"/>
     <w:rsid w:val="004E238C"/>
     <w:rsid w:val="004E3959"/>
     <w:rsid w:val="004F227B"/>
     <w:rsid w:val="00500AD0"/>
     <w:rsid w:val="005062B6"/>
     <w:rsid w:val="00511DA0"/>
     <w:rsid w:val="00521EDC"/>
     <w:rsid w:val="005245EB"/>
     <w:rsid w:val="00524E21"/>
     <w:rsid w:val="0052669B"/>
     <w:rsid w:val="005347A3"/>
@@ -8506,50 +8555,51 @@
     <w:rsid w:val="005F13B0"/>
     <w:rsid w:val="005F1F4D"/>
     <w:rsid w:val="005F39C3"/>
     <w:rsid w:val="005F3F68"/>
     <w:rsid w:val="005F791E"/>
     <w:rsid w:val="00600A9C"/>
     <w:rsid w:val="006054D9"/>
     <w:rsid w:val="00615F12"/>
     <w:rsid w:val="006209EC"/>
     <w:rsid w:val="00622AC1"/>
     <w:rsid w:val="00632302"/>
     <w:rsid w:val="006331A7"/>
     <w:rsid w:val="006341E6"/>
     <w:rsid w:val="00634790"/>
     <w:rsid w:val="00641451"/>
     <w:rsid w:val="00642726"/>
     <w:rsid w:val="00645167"/>
     <w:rsid w:val="00645C22"/>
     <w:rsid w:val="00651B40"/>
     <w:rsid w:val="00654C68"/>
     <w:rsid w:val="00656F4C"/>
     <w:rsid w:val="00660278"/>
     <w:rsid w:val="00661BB5"/>
     <w:rsid w:val="006630D6"/>
     <w:rsid w:val="006645C7"/>
+    <w:rsid w:val="00667FBF"/>
     <w:rsid w:val="00674C4B"/>
     <w:rsid w:val="00683D1B"/>
     <w:rsid w:val="0069148F"/>
     <w:rsid w:val="0069310A"/>
     <w:rsid w:val="006954AF"/>
     <w:rsid w:val="00695708"/>
     <w:rsid w:val="006967B7"/>
     <w:rsid w:val="006A513D"/>
     <w:rsid w:val="006A6AE7"/>
     <w:rsid w:val="006B3585"/>
     <w:rsid w:val="006C76D2"/>
     <w:rsid w:val="006D35EC"/>
     <w:rsid w:val="006E0F07"/>
     <w:rsid w:val="006E1EAD"/>
     <w:rsid w:val="006E249C"/>
     <w:rsid w:val="006E2555"/>
     <w:rsid w:val="006E3F3F"/>
     <w:rsid w:val="006F6E71"/>
     <w:rsid w:val="006F76A4"/>
     <w:rsid w:val="007004FD"/>
     <w:rsid w:val="00701289"/>
     <w:rsid w:val="00706752"/>
     <w:rsid w:val="00707E66"/>
     <w:rsid w:val="00710C35"/>
     <w:rsid w:val="00714BA0"/>
@@ -8598,99 +8648,101 @@
     <w:rsid w:val="007E77D5"/>
     <w:rsid w:val="007F0A19"/>
     <w:rsid w:val="007F142B"/>
     <w:rsid w:val="007F6105"/>
     <w:rsid w:val="008013D3"/>
     <w:rsid w:val="00805D1A"/>
     <w:rsid w:val="00807464"/>
     <w:rsid w:val="00810550"/>
     <w:rsid w:val="00810939"/>
     <w:rsid w:val="00813482"/>
     <w:rsid w:val="00814793"/>
     <w:rsid w:val="00817328"/>
     <w:rsid w:val="00822FC2"/>
     <w:rsid w:val="00824A6C"/>
     <w:rsid w:val="008328DA"/>
     <w:rsid w:val="008369E5"/>
     <w:rsid w:val="00840899"/>
     <w:rsid w:val="00842EFF"/>
     <w:rsid w:val="00842F82"/>
     <w:rsid w:val="008435BE"/>
     <w:rsid w:val="00843DE8"/>
     <w:rsid w:val="00844114"/>
     <w:rsid w:val="00847A49"/>
     <w:rsid w:val="00852598"/>
     <w:rsid w:val="00853EE1"/>
+    <w:rsid w:val="00856529"/>
     <w:rsid w:val="00871D41"/>
     <w:rsid w:val="00872AE6"/>
     <w:rsid w:val="00886A32"/>
     <w:rsid w:val="00886BD4"/>
     <w:rsid w:val="0089125A"/>
     <w:rsid w:val="008942B2"/>
     <w:rsid w:val="00895999"/>
     <w:rsid w:val="008967AA"/>
     <w:rsid w:val="00896F84"/>
     <w:rsid w:val="008A2091"/>
     <w:rsid w:val="008A432A"/>
     <w:rsid w:val="008B035B"/>
     <w:rsid w:val="008B7079"/>
     <w:rsid w:val="008C52F0"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008D41F0"/>
     <w:rsid w:val="008E40D6"/>
     <w:rsid w:val="008E762B"/>
     <w:rsid w:val="008F1D46"/>
     <w:rsid w:val="008F509B"/>
     <w:rsid w:val="008F62D9"/>
     <w:rsid w:val="00907A3D"/>
     <w:rsid w:val="00907EE6"/>
     <w:rsid w:val="00916495"/>
     <w:rsid w:val="00933966"/>
     <w:rsid w:val="00934538"/>
     <w:rsid w:val="00934B15"/>
     <w:rsid w:val="00950D8A"/>
     <w:rsid w:val="00951CED"/>
     <w:rsid w:val="0095757B"/>
     <w:rsid w:val="00957C18"/>
     <w:rsid w:val="00960312"/>
     <w:rsid w:val="009633A2"/>
     <w:rsid w:val="00965CD1"/>
     <w:rsid w:val="00973D10"/>
     <w:rsid w:val="00974157"/>
     <w:rsid w:val="00974E7B"/>
     <w:rsid w:val="00976AF8"/>
     <w:rsid w:val="009779A1"/>
     <w:rsid w:val="00981793"/>
     <w:rsid w:val="009962FD"/>
     <w:rsid w:val="009A0638"/>
     <w:rsid w:val="009A1D32"/>
     <w:rsid w:val="009B1646"/>
     <w:rsid w:val="009B27CF"/>
     <w:rsid w:val="009C2CDA"/>
     <w:rsid w:val="009C2DBB"/>
     <w:rsid w:val="009C6816"/>
     <w:rsid w:val="009D1FB0"/>
+    <w:rsid w:val="009D44FB"/>
     <w:rsid w:val="009D4728"/>
     <w:rsid w:val="009D5D13"/>
     <w:rsid w:val="009D6CD7"/>
     <w:rsid w:val="009E505B"/>
     <w:rsid w:val="009F025F"/>
     <w:rsid w:val="009F206F"/>
     <w:rsid w:val="009F2BA9"/>
     <w:rsid w:val="009F2BD2"/>
     <w:rsid w:val="009F34C4"/>
     <w:rsid w:val="009F52F3"/>
     <w:rsid w:val="009F5F2F"/>
     <w:rsid w:val="00A00D7C"/>
     <w:rsid w:val="00A01AD5"/>
     <w:rsid w:val="00A02AC8"/>
     <w:rsid w:val="00A02EEC"/>
     <w:rsid w:val="00A10851"/>
     <w:rsid w:val="00A13C45"/>
     <w:rsid w:val="00A22CAC"/>
     <w:rsid w:val="00A27F63"/>
     <w:rsid w:val="00A308BE"/>
     <w:rsid w:val="00A35BE7"/>
     <w:rsid w:val="00A40BC4"/>
     <w:rsid w:val="00A44F0D"/>
     <w:rsid w:val="00A46CDB"/>
     <w:rsid w:val="00A52349"/>
@@ -8799,66 +8851,68 @@
     <w:rsid w:val="00C957D9"/>
     <w:rsid w:val="00C95CD3"/>
     <w:rsid w:val="00C966C5"/>
     <w:rsid w:val="00CA5AED"/>
     <w:rsid w:val="00CB0A15"/>
     <w:rsid w:val="00CB1169"/>
     <w:rsid w:val="00CB7E50"/>
     <w:rsid w:val="00CC1F42"/>
     <w:rsid w:val="00CC2CFD"/>
     <w:rsid w:val="00CC335F"/>
     <w:rsid w:val="00CC58C8"/>
     <w:rsid w:val="00CD4930"/>
     <w:rsid w:val="00CD5366"/>
     <w:rsid w:val="00CD7879"/>
     <w:rsid w:val="00CE5B91"/>
     <w:rsid w:val="00CF2C30"/>
     <w:rsid w:val="00D0232E"/>
     <w:rsid w:val="00D0508F"/>
     <w:rsid w:val="00D07A80"/>
     <w:rsid w:val="00D20A33"/>
     <w:rsid w:val="00D33261"/>
     <w:rsid w:val="00D3590B"/>
     <w:rsid w:val="00D36D45"/>
     <w:rsid w:val="00D37F0B"/>
     <w:rsid w:val="00D440B4"/>
+    <w:rsid w:val="00D45F5B"/>
     <w:rsid w:val="00D477C9"/>
     <w:rsid w:val="00D63C5A"/>
     <w:rsid w:val="00D66C09"/>
     <w:rsid w:val="00D6727C"/>
     <w:rsid w:val="00D73024"/>
     <w:rsid w:val="00D756C5"/>
     <w:rsid w:val="00D8201D"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D8369A"/>
     <w:rsid w:val="00D83738"/>
     <w:rsid w:val="00D87F43"/>
     <w:rsid w:val="00D91E74"/>
     <w:rsid w:val="00DA3A2D"/>
     <w:rsid w:val="00DA4523"/>
     <w:rsid w:val="00DB42D4"/>
     <w:rsid w:val="00DB463B"/>
+    <w:rsid w:val="00DB4C2B"/>
     <w:rsid w:val="00DB7A58"/>
     <w:rsid w:val="00DC3BE9"/>
     <w:rsid w:val="00DC4F62"/>
     <w:rsid w:val="00DD2142"/>
     <w:rsid w:val="00DD32BD"/>
     <w:rsid w:val="00DD5818"/>
     <w:rsid w:val="00DE242F"/>
     <w:rsid w:val="00DE68CB"/>
     <w:rsid w:val="00DF28C7"/>
     <w:rsid w:val="00DF58D0"/>
     <w:rsid w:val="00E00180"/>
     <w:rsid w:val="00E011C8"/>
     <w:rsid w:val="00E01505"/>
     <w:rsid w:val="00E03661"/>
     <w:rsid w:val="00E05F8C"/>
     <w:rsid w:val="00E062CA"/>
     <w:rsid w:val="00E14B97"/>
     <w:rsid w:val="00E14ECF"/>
     <w:rsid w:val="00E16286"/>
     <w:rsid w:val="00E20A08"/>
     <w:rsid w:val="00E23EA9"/>
     <w:rsid w:val="00E26D8B"/>
     <w:rsid w:val="00E341CD"/>
     <w:rsid w:val="00E37595"/>
     <w:rsid w:val="00E40DDA"/>
@@ -11190,75 +11244,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BEFE899-E12D-44CE-88C0-88CB5377398F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3D35CD2-0949-4EB8-BAD7-98A8EB92BC5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>JUTLP Template 2026.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3049</Words>
-  <Characters>19423</Characters>
+  <Words>3421</Words>
+  <Characters>19501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>340</Lines>
-  <Paragraphs>135</Paragraphs>
+  <Lines>162</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22337</CharactersWithSpaces>
+  <CharactersWithSpaces>22877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Purvis, Alison</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A053F22560B2B54481C0CD87C306D11C</vt:lpwstr>
   </property>